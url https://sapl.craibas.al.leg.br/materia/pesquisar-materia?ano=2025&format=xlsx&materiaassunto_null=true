--- v1 (2025-11-30)
+++ v2 (2026-05-14)
@@ -54,621 +54,621 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé do Laelson</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/46/ind._cmc__no_001-2025_-_maquina_de_raio-x_e_ortopedista_no_hospital_do_centro.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/46/ind._cmc__no_001-2025_-_maquina_de_raio-x_e_ortopedista_no_hospital_do_centro.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a aquisição de uma máquina de RAIO-X, bem como a contratação de um médico es-pecialista ortopedista para atendimento no hospital do centro da cidade.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/47/ind._cmc__no_006-2025_-_iluminacao_de_led_no_percurso_da_capela_do_serrote.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/47/ind._cmc__no_006-2025_-_iluminacao_de_led_no_percurso_da_capela_do_serrote.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a implantação de iluminação pública com lâmpadas de LED no percurso da Capela Menino Jesus, estrada da Serra do Povoado Serrote Grande, abrangendo os sete postes existentes ao longo da via.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Wharley Da Gelva</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/48/ind._cmc__no_008-2025_-_complexo_esportivo_no_sitio_lagoa_do_algodao.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/48/ind._cmc__no_008-2025_-_complexo_esportivo_no_sitio_lagoa_do_algodao.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a construção de um complexo esportivo no Sítio Lagoa do Algodão, contemplando uma quadra poliesportiva, um campo de futebol, uma academia de saúde e uma área de convivência.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/49/ind._cmc__no_009-2025_-_creche_no_bairro_cohab.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/49/ind._cmc__no_009-2025_-_creche_no_bairro_cohab.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a construção de uma creche na Cohab João Roberto dos Santos.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Henrique do Nego Tonho</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/50/ind._cmc__no_010-2025_-_cobertura_das_quadras_poliesportivas.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/50/ind._cmc__no_010-2025_-_cobertura_das_quadras_poliesportivas.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a cobertura de todas as quadras poliesportivas do município de Craíbas.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/51/ind._cmc__no_011-2025_-_programa_craibas_feliz.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/51/ind._cmc__no_011-2025_-_programa_craibas_feliz.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a criação do Programa “Craíbas Feliz” para distribuição de cestas básicas às famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Beba Candido</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/52/ind._cmc__no_012-2025_-_solicitando_reforma_da_escola_municipal_edvaldo_correia_barbosa.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/52/ind._cmc__no_012-2025_-_solicitando_reforma_da_escola_municipal_edvaldo_correia_barbosa.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a reforma da Escola Municipal Edvaldo Correia Barbosa, localizada no Sítio Gila.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Zé Marcos</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/</t>
+    <t>http://sapl.craibas.al.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, solicitando a continuidade do calçamento do Povoado Marruais até o Marruais II, bem como a pavimentação no sentido Lagoa da Malhada, tendo como referência a residência da senhora Gel.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/54/ind._cmc__no_014-2025_-_solicitando_construcao_de_pracas_no_povoado_marruais.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/54/ind._cmc__no_014-2025_-_solicitando_construcao_de_pracas_no_povoado_marruais.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, solicitando a construção de uma praça nas proximidades do trecho que liga o Povoado Marruais ao Marruais II e também no trecho que segue sentido Lagoa da Malhada</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/55/ind._cmc__no_015-2025_-_solicitando_quadra_de_futebol_no_povoado_lagoa_nova.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/55/ind._cmc__no_015-2025_-_solicitando_quadra_de_futebol_no_povoado_lagoa_nova.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, solicitando a construção de uma quadra de futebol no Povoado Lagoa Nova.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/56/ind._cmc__no_016-2025_-_solicitando_reducao_dos_custos_com_iluminacao_publica.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/56/ind._cmc__no_016-2025_-_solicitando_reducao_dos_custos_com_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, solicitando a ampliação da geração de energia solar no município, de forma a atender um maior número de prédios e repartições públicas, incluindo praças, rodoviária e demais espaços urbanos, visando à redução dos custos com iluminação pública e despesas energéticas municipais</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Valdinho Mantega</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/57/ind._cmc__no_017-2025_-_ubs_no_distrito_de_folha_miuda.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/57/ind._cmc__no_017-2025_-_ubs_no_distrito_de_folha_miuda.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a construção de uma Unidade Básica de Saúde (UBS) no Distrito de Folha Miúda, para atender as necessidades de saúde da população local.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/58/ind._cmc__no_018-2025_-_manutencao_dos_quebra-molas_e_sinalizacao_em_folha_miuda.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/58/ind._cmc__no_018-2025_-_manutencao_dos_quebra-molas_e_sinalizacao_em_folha_miuda.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a manutenção dos quebra-molas e lombadas, bem como a sinalização destas no Distrito de Folha Miúda, para garantir maior segurança no trânsito e evitar acidentes, principalmente em áreas de grande circulação de pedestres e veículos.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/59/ind._cmc__no_019-2025_-_escola_no_assent._genivaldo_moura.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/59/ind._cmc__no_019-2025_-_escola_no_assent._genivaldo_moura.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a construção de uma escola municipal no Assentamento Genivaldo Moura, com o objetivo de englobar e atender as crianças desta comunidade e das localidades circunvizinhas, como Esporão, Jurubeba, Salgado, Lagoa Torta e Serrote do Algodão.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/60/ind._cmc__no_020-2025_-_filial_da_padaria_social_pao_na_cesta_na_cohab_do_dudu.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/60/ind._cmc__no_020-2025_-_filial_da_padaria_social_pao_na_cesta_na_cohab_do_dudu.pdf</t>
   </si>
   <si>
     <t>indico ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a criação de uma filial da Padaria Social “Pão na Cesta” para atender a população da região da Cohab do Dudu e demais localidades próximas.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Edival Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/61/ind._cmc__no_021-2025_-_rede_de_abastecimento_para_os_povoados_areia_branca_logrador_e_gila.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/61/ind._cmc__no_021-2025_-_rede_de_abastecimento_para_os_povoados_areia_branca_logrador_e_gila.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam envidados esforços junto à Companhia de Saneamento de Alagoas – CASAL a fim de viabilizar a implantação e ligação da rede de abastecimento de água nos povoados Areia Branca, Logrador e Gila.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/62/ind._cmc__no_022-2025_-_programa_para_mulheres_vitimas_de_violencia_domestica.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/62/ind._cmc__no_022-2025_-_programa_para_mulheres_vitimas_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que adote as providências necessárias no sentido de viabilizar a criação de um Programa Municipal de Acolhimento e Reintegração Socioeconômica para Mulheres Vítimas de Violência Doméstica, com as seguintes diretrizes:</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Nando Rosendo</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/63/ind._cmc__no_023-2025_-_solicitando_asfalto_de_pau_ferro_ate_lagoa_da_cruz.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/63/ind._cmc__no_023-2025_-_solicitando_asfalto_de_pau_ferro_ate_lagoa_da_cruz.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a pavimentação asfáltica do trecho que liga o Povoado Pau Ferro até o final da pista do Povoado Lagoa da Cruz</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/64/ind._cmc__no_024-2025_-_ambulancias_para_atendimento_municipal_e_viagens_intermunicipais.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/64/ind._cmc__no_024-2025_-_ambulancias_para_atendimento_municipal_e_viagens_intermunicipais.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a aquisição de uma ambulância de grande porte para atendimentos de alta complexidade em deslocamentos para outros municípios, bem como duas ambulâncias de médio porte para reforçar o atendimento emergencial dentro do município</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/65/ind._cmc__no_025-2025_-_solicitando_torre_de_telefonia_para_o_distrito_de_folha_miuda.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/65/ind._cmc__no_025-2025_-_solicitando_torre_de_telefonia_para_o_distrito_de_folha_miuda.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam envidados esforços junto às operadoras de telecomunicações e demais órgãos competentes para viabilizar a instalação de uma torre de telefonia móvel no Distrito de Folha Miúda</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/66/ind._cmc__no_026-2025_-_solicitando_ampliacao_de_beneficio_fiscal_ao_comercio_local.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/66/ind._cmc__no_026-2025_-_solicitando_ampliacao_de_beneficio_fiscal_ao_comercio_local.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, solicitando a ampliação do regime de benefícios fiscais instituído pela Lei Municipal nº 564/2025 para contemplar empresas do comércio local em geral, e não apenas aquelas vinculadas ao setor de mineração</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/67/ind._cmc__no_027-2025_-_solicitando_melhorias_na_pista_craibas-arapiraca_junto_ao_der.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/67/ind._cmc__no_027-2025_-_solicitando_melhorias_na_pista_craibas-arapiraca_junto_ao_der.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, solicitando que sejam adotadas providências junto ao Departamento de Estradas de Rodagem de Alagoas (DER/AL) para viabilizar a manutenção dos acostamentos e a implantação de recuos de parada para o transporte público ao longo do trecho Craíbas/Arapiraca</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/68/ind._cmc__no_028-2025_-_solicitando_pontos_de_apoio_para_passageiros_na_rodovia_craibas-tabela.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/68/ind._cmc__no_028-2025_-_solicitando_pontos_de_apoio_para_passageiros_na_rodovia_craibas-tabela.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, solicitando a instalação de pontos de apoio cobertos para passageiros que aguardam o transporte público, ao longo da rodovia Craíbas/Tabela, em locais estratégicos como o Açude, Bairro Primavera, Residencial Jardim das Craibeiras, Lagoa do Mel e outras localidades situadas às margens da referida via.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/69/ind._cmc__no_029-2025_-_solicitando_identificacao_padronizada_da_frota_municipal.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/69/ind._cmc__no_029-2025_-_solicitando_identificacao_padronizada_da_frota_municipal.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas providências no sentido de garantir a padronização visual de toda a frota municipal, com a aplicação da logomarca da Prefeitura e a devida identificação da secretaria à qual cada veículo está vinculado.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/70/ind._cmc__no_030-2025_-_solicitando_cursos_profissionalizantes_para_craibas.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/70/ind._cmc__no_030-2025_-_solicitando_cursos_profissionalizantes_para_craibas.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a implantação de cursos profissionalizantes e de capacitação no Município de Craíbas, com foco na qualificação da população, especialmente dos jovens, para o mercado de trabalho.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/71/ind._cmc__no_031-2025_-_solicitando_escola_no_povoado_umbuzeiro.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/71/ind._cmc__no_031-2025_-_solicitando_escola_no_povoado_umbuzeiro.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a construção de uma escola municipal no Povoado Umbuzeiro</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/72/ind._cmc__no_032-2025_-_solicitando_iluminacao_publica_em_led_no_povoado_umbuzeiro.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/72/ind._cmc__no_032-2025_-_solicitando_iluminacao_publica_em_led_no_povoado_umbuzeiro.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a instalação de iluminação pública em LED no Povoado Umbuzeiro</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Câmara Municipal de Craíbas - CMC</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/121/indicacao_33.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/121/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de medidas efetivas voltadas a acessibilidade nos prédios públicos e espaços urbanos.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_34.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor prefeito municipal, a criação de um centro de apoio e terapia especializada para pessoas com transtorno do espectro autista.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Márcio César</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/73/ind._cmc__no_035-2025_-_solicitando_implantacao_de_canil_municipal_em_craibas.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/73/ind._cmc__no_035-2025_-_solicitando_implantacao_de_canil_municipal_em_craibas.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a implantação de um Canil Municipal, com estrutura adequada para acolhimento, cuidados veterinários e adoção responsável de cães abandonados ou resgatados nas vias públicas de Craíbas</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/74/ind._cmc__no_036-2025_-_solicitando_espaco_sensorial_inclusivo_no_acude_municipal.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/74/ind._cmc__no_036-2025_-_solicitando_espaco_sensorial_inclusivo_no_acude_municipal.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a revitalização do Açude Municipal, com a criação de um espaço adaptado e inclusivo voltado ao neurodesenvolvimento, especialmente para crianças com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/75/ind._cmc__no_037-2025_-_solicitando_regulamentacao_do_funcionamento_do_comercio_em_feriados.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/75/ind._cmc__no_037-2025_-_solicitando_regulamentacao_do_funcionamento_do_comercio_em_feriados.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que seja analisada a viabilidade de regulamentar, por meio de projeto de lei ou decreto, o fechamento de todo o comércio local durante os feriados nacionais, estaduais e municipais, com exceção de mercados e farmácias, que poderão funcionar exclusivamente em horário comercial, das 8h às 18h.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Carlinhos Folha</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/76/ind._cmc__no_038-2025_-_solicitando_regulamentacao_contra_poluicao_sonora_em_escolas_e_igrejas.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/76/ind._cmc__no_038-2025_-_solicitando_regulamentacao_contra_poluicao_sonora_em_escolas_e_igrejas.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para que, em conjunto com a Secretaria Municipal de Ordem Pública e Meio Ambiente, seja elaborado um Projeto de Lei ou Decreto Municipal visando proibir a circulação e/ou permanência de veículos com som automotivo, paredões, motos com escapamento adulterado (“moto de estouro”) ou qualquer outro equipamento que provoque poluição sonora nas imediações de</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/77/ind._cmc__no_039-2025_-_solicitando_nomeacao_de_ruas_de_folha_miuda_e_vias_projetadas_do_centro.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/77/ind._cmc__no_039-2025_-_solicitando_nomeacao_de_ruas_de_folha_miuda_e_vias_projetadas_do_centro.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de elaborar e encaminhar projeto de lei que realize a denominação oficial das ruas do Distrito de Folha Miúda, bem como das ruas atualmente identificadas apenas como “Projetadas” no centro da cidade de Craíbas</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/78/ind._cmc__no_040-2025_-_solicitando_campo_de_futebol_no_distrito_de_folha_miuda.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/78/ind._cmc__no_040-2025_-_solicitando_campo_de_futebol_no_distrito_de_folha_miuda.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, para que sejam adotadas as providências necessárias no sentido de viabilizar a construção de um campo de futebol no Distrito de Folha Miúda</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/90/ind._cmc__no_054-2025_-_guarda_municipal_distrito_folha_miuda.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/90/ind._cmc__no_054-2025_-_guarda_municipal_distrito_folha_miuda.pdf</t>
   </si>
   <si>
     <t>iindica ao excelentíssimo senhor prefeito municipal, para que sejam adotadas as providencias necessárias no sentido de estender a atuação da guarda municipal para o distrito de folha miúda</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/95/ind_59_cmc_faixa_elevada.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/95/ind_59_cmc_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>indica ao excelentíssimo senhor prefeito municipal, para que sejam adotadas as providências necessárias visando a instalação de uma faixa elevada ou faixa de pedestre na AL- 486 nas mediações do cruzamento com a Rua Santa rosa,no bairro primavera.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo senhor prefeito municipal, para que seja adotadas as providências necessárias visando a adesão do município ao sistema Brasileiro de inspeção de produtos de origem animal</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública, destinada a tratar de questionamentos relativos a operação da empresa</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Craíbas - PMC</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/98/pl_n02-2025.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/98/pl_n02-2025.pdf</t>
   </si>
   <si>
     <t>Nova redação aos artigos 90 ao 93 da Lei municipal N 142/1993 e dá outras providências</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dispoe sibre o reajuste no vencimento dos servidores integrantes</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/103/pl_n06-2025.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/103/pl_n06-2025.pdf</t>
   </si>
   <si>
     <t>dispõe sobre o reajuste no vencimento dos servidores integrantes da rede pública municipal de ensino de Craíbas/AL e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Altera a denominação da escola de educação basica tenente coronel José  barros paes, localizada  na rua francisco gama da silva, Craibas/ AL , E dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/113/pl_n16-2026_polo.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/113/pl_n16-2026_polo.pdf</t>
   </si>
   <si>
     <t>Denomina o polo industrial de Craíbas,  localizado no povoado lagoa do mel, município de Craíbas,  e da outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/116/pl_n19-2025.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/116/pl_n19-2025.pdf</t>
   </si>
   <si>
     <t>reajusta o valor do subsídio, a titulo de remuneração mensal, do conselheiro tutelar do município de Craíbas/AL,  e dá outras providências</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>para que seja consignado nos anais desta casa legislativa o voto de profundo pesar pelo falecimento da senhora -, carinhosamente conhecida como nenê touca</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CFO - Comissão De Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/101/parecer_cfo_n03-2025.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/101/parecer_cfo_n03-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Referente ao PL Número 04/ 2025 de Autoria do Poder Executivo Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -975,68 +975,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/46/ind._cmc__no_001-2025_-_maquina_de_raio-x_e_ortopedista_no_hospital_do_centro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/47/ind._cmc__no_006-2025_-_iluminacao_de_led_no_percurso_da_capela_do_serrote.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/48/ind._cmc__no_008-2025_-_complexo_esportivo_no_sitio_lagoa_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/49/ind._cmc__no_009-2025_-_creche_no_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/50/ind._cmc__no_010-2025_-_cobertura_das_quadras_poliesportivas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/51/ind._cmc__no_011-2025_-_programa_craibas_feliz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/52/ind._cmc__no_012-2025_-_solicitando_reforma_da_escola_municipal_edvaldo_correia_barbosa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/54/ind._cmc__no_014-2025_-_solicitando_construcao_de_pracas_no_povoado_marruais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/55/ind._cmc__no_015-2025_-_solicitando_quadra_de_futebol_no_povoado_lagoa_nova.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/56/ind._cmc__no_016-2025_-_solicitando_reducao_dos_custos_com_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/57/ind._cmc__no_017-2025_-_ubs_no_distrito_de_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/58/ind._cmc__no_018-2025_-_manutencao_dos_quebra-molas_e_sinalizacao_em_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/59/ind._cmc__no_019-2025_-_escola_no_assent._genivaldo_moura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/60/ind._cmc__no_020-2025_-_filial_da_padaria_social_pao_na_cesta_na_cohab_do_dudu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/61/ind._cmc__no_021-2025_-_rede_de_abastecimento_para_os_povoados_areia_branca_logrador_e_gila.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/62/ind._cmc__no_022-2025_-_programa_para_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/63/ind._cmc__no_023-2025_-_solicitando_asfalto_de_pau_ferro_ate_lagoa_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/64/ind._cmc__no_024-2025_-_ambulancias_para_atendimento_municipal_e_viagens_intermunicipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/65/ind._cmc__no_025-2025_-_solicitando_torre_de_telefonia_para_o_distrito_de_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/66/ind._cmc__no_026-2025_-_solicitando_ampliacao_de_beneficio_fiscal_ao_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/67/ind._cmc__no_027-2025_-_solicitando_melhorias_na_pista_craibas-arapiraca_junto_ao_der.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/68/ind._cmc__no_028-2025_-_solicitando_pontos_de_apoio_para_passageiros_na_rodovia_craibas-tabela.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/69/ind._cmc__no_029-2025_-_solicitando_identificacao_padronizada_da_frota_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/70/ind._cmc__no_030-2025_-_solicitando_cursos_profissionalizantes_para_craibas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/71/ind._cmc__no_031-2025_-_solicitando_escola_no_povoado_umbuzeiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/72/ind._cmc__no_032-2025_-_solicitando_iluminacao_publica_em_led_no_povoado_umbuzeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/121/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/73/ind._cmc__no_035-2025_-_solicitando_implantacao_de_canil_municipal_em_craibas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/74/ind._cmc__no_036-2025_-_solicitando_espaco_sensorial_inclusivo_no_acude_municipal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/75/ind._cmc__no_037-2025_-_solicitando_regulamentacao_do_funcionamento_do_comercio_em_feriados.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/76/ind._cmc__no_038-2025_-_solicitando_regulamentacao_contra_poluicao_sonora_em_escolas_e_igrejas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/77/ind._cmc__no_039-2025_-_solicitando_nomeacao_de_ruas_de_folha_miuda_e_vias_projetadas_do_centro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/78/ind._cmc__no_040-2025_-_solicitando_campo_de_futebol_no_distrito_de_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/90/ind._cmc__no_054-2025_-_guarda_municipal_distrito_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/95/ind_59_cmc_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/98/pl_n02-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/103/pl_n06-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/113/pl_n16-2026_polo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/116/pl_n19-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/101/parecer_cfo_n03-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/46/ind._cmc__no_001-2025_-_maquina_de_raio-x_e_ortopedista_no_hospital_do_centro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/47/ind._cmc__no_006-2025_-_iluminacao_de_led_no_percurso_da_capela_do_serrote.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/48/ind._cmc__no_008-2025_-_complexo_esportivo_no_sitio_lagoa_do_algodao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/49/ind._cmc__no_009-2025_-_creche_no_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/50/ind._cmc__no_010-2025_-_cobertura_das_quadras_poliesportivas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/51/ind._cmc__no_011-2025_-_programa_craibas_feliz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/52/ind._cmc__no_012-2025_-_solicitando_reforma_da_escola_municipal_edvaldo_correia_barbosa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/54/ind._cmc__no_014-2025_-_solicitando_construcao_de_pracas_no_povoado_marruais.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/55/ind._cmc__no_015-2025_-_solicitando_quadra_de_futebol_no_povoado_lagoa_nova.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/56/ind._cmc__no_016-2025_-_solicitando_reducao_dos_custos_com_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/57/ind._cmc__no_017-2025_-_ubs_no_distrito_de_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/58/ind._cmc__no_018-2025_-_manutencao_dos_quebra-molas_e_sinalizacao_em_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/59/ind._cmc__no_019-2025_-_escola_no_assent._genivaldo_moura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/60/ind._cmc__no_020-2025_-_filial_da_padaria_social_pao_na_cesta_na_cohab_do_dudu.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/61/ind._cmc__no_021-2025_-_rede_de_abastecimento_para_os_povoados_areia_branca_logrador_e_gila.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/62/ind._cmc__no_022-2025_-_programa_para_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/63/ind._cmc__no_023-2025_-_solicitando_asfalto_de_pau_ferro_ate_lagoa_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/64/ind._cmc__no_024-2025_-_ambulancias_para_atendimento_municipal_e_viagens_intermunicipais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/65/ind._cmc__no_025-2025_-_solicitando_torre_de_telefonia_para_o_distrito_de_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/66/ind._cmc__no_026-2025_-_solicitando_ampliacao_de_beneficio_fiscal_ao_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/67/ind._cmc__no_027-2025_-_solicitando_melhorias_na_pista_craibas-arapiraca_junto_ao_der.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/68/ind._cmc__no_028-2025_-_solicitando_pontos_de_apoio_para_passageiros_na_rodovia_craibas-tabela.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/69/ind._cmc__no_029-2025_-_solicitando_identificacao_padronizada_da_frota_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/70/ind._cmc__no_030-2025_-_solicitando_cursos_profissionalizantes_para_craibas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/71/ind._cmc__no_031-2025_-_solicitando_escola_no_povoado_umbuzeiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/72/ind._cmc__no_032-2025_-_solicitando_iluminacao_publica_em_led_no_povoado_umbuzeiro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/121/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/73/ind._cmc__no_035-2025_-_solicitando_implantacao_de_canil_municipal_em_craibas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/74/ind._cmc__no_036-2025_-_solicitando_espaco_sensorial_inclusivo_no_acude_municipal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/75/ind._cmc__no_037-2025_-_solicitando_regulamentacao_do_funcionamento_do_comercio_em_feriados.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/76/ind._cmc__no_038-2025_-_solicitando_regulamentacao_contra_poluicao_sonora_em_escolas_e_igrejas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/77/ind._cmc__no_039-2025_-_solicitando_nomeacao_de_ruas_de_folha_miuda_e_vias_projetadas_do_centro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/78/ind._cmc__no_040-2025_-_solicitando_campo_de_futebol_no_distrito_de_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/90/ind._cmc__no_054-2025_-_guarda_municipal_distrito_folha_miuda.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/95/ind_59_cmc_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/98/pl_n02-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/103/pl_n06-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/113/pl_n16-2026_polo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/116/pl_n19-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2025/101/parecer_cfo_n03-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>