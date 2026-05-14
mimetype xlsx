--- v0 (2025-10-08)
+++ v1 (2026-05-14)
@@ -54,268 +54,268 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neto Pedro</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/4/ind._cmc__no_01-2023_-_transp._esco._s._lagoa_do_mel.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/4/ind._cmc__no_01-2023_-_transp._esco._s._lagoa_do_mel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a disponibilidade de transporte escolar para os alunos do Povoado Lagoa do Mel.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/3/ind._cmc__no_02-2023_-_exte__p._de_saude_do_s._lagoa_do_mel.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/3/ind._cmc__no_02-2023_-_exte__p._de_saude_do_s._lagoa_do_mel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a extensão do posto de saúde localizado no Sitio Lagoa do Mel, a fim de melhor atender às necessidades dos pacientes da região.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/8/ind._cmc__no_03-2023_-_cons._de_nova_esc._s._lagoa_do_mel.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/8/ind._cmc__no_03-2023_-_cons._de_nova_esc._s._lagoa_do_mel.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a construção de uma nova escola no Sitio Lagoa do Mel, visto que a escola atual está situada às margens de uma rodovia, o que representa um risco para a segurança dos alunos e da equipe _x000D_
 escolar</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Niraldo Crispim</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/</t>
+    <t>http://sapl.craibas.al.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a construção de uma passagem molhada nas proximidades da Lagoa do Mané, estrada vicinal de acesso ao Povoado Palanqueta, uma vez que quando chove a estrada fica interditada.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Márcio César</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a construção de uma Unidade Básica De Saúde – UBS no Povoado Serrote do Algodão.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/11/ind._cmc__no_06-2023_-_exte._da_linha_de_agua_s._ser._do_algodao.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/11/ind._cmc__no_06-2023_-_exte._da_linha_de_agua_s._ser._do_algodao.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a extensão da linha de água existente no Povoado Serrote do Algodão para abastecer toda a comunidade.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/12/ind._cmc__no_07-2023_-_reforma_e_ampliacao_de_escola_municipal.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/12/ind._cmc__no_07-2023_-_reforma_e_ampliacao_de_escola_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a reforma e ampliação da Escola Municipal Manoel Neres dos Santos Filho, localizada no Povoado Serrote dos Neres</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Beba Candido</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_08.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a doação de fraudas para crianças e adultos que necessitam.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zé Marcos</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_09.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, que adote medidas para garantir a acessibilidade das pessoas com deficiência ou com mobilidade reduzida nos órgãos públicos e no comércio local da cidade, conforme previsto nas leis nº 10.098/2000 e 13.146/2015.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_10.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, no sentido de que sejam adotadas medidas para a sinalização das lombadas no centro Municipal da cidade</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Câmara Municipal de Craíbas - CMC</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_11.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja elaborado um plano de segurança para as escolas em nosso município.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_12.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja disponibiliza do rondas da Guarda Municipal nas escolas municipais do nosso município.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_13.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a construção de Portal da Cidade, na AL-220 na entrada do Distrito de Folha Miúda, indicando também o acesso a estrada do centro municipal, como forma de promover uma melhor identificação e recepção dos visitantes e turistas que aqui chegam.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_14.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a pavimentação da Rua José Eudes à AL-220, incluindo a estrada do Povoado Lagoinha, com o objetivo de melhorar o acesso e a mobilidade da população da região.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_15.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a inclusão social das crianças e jovens com deficiência visual nas escolas municipais.</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que sejam cobradas medidas junto à EQUATORIAL SOLUÇÕES para a manutenção de postes que estão no meio da via no POV. Lagoa da Angelica.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_17.2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a CONTINUIDADE DA OBRA DO CANAL DA BAIXADA NA PRAÇA SALUSTIANO NUNES.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja conferido à praça, localizada no Conjunto Habitacional Theodoro Gama, conhecida como Praça da Cohab, o nome de "Praça ANTÔNIO JOSÉ LIMA (TONHO TIÉ)".</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Teófilo Jose Barroso Pereira, Prefeito Municipal, no sentido de que seja feita a doação de um lote ou área de terra no centro do município à ISJC - Igreja Santa de Jesus Cristo.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a instalação de dois portais na entrada da cidade, um no Distrito de Folha Miúda, as margens da AL-220, e outro no Povoado Tabela, a interseção da AL-486 que dá acesso à cidade, com a AL-115</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a construção de um estádio municipal, com estrutura adequada.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a construção de quadras de esporte nas áreas das escolas municipais sem funcionamento localizadas nos povoados do município.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor PREFEITO MUNICIPAL, no sentido de que seja viabilizado a pavimentação ou calçamento das ruas do bairro Primavera, popularmente conhecido como Alto do Açude, com atenção especial ao Loteamento da Zefinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -622,68 +622,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/4/ind._cmc__no_01-2023_-_transp._esco._s._lagoa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/3/ind._cmc__no_02-2023_-_exte__p._de_saude_do_s._lagoa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/8/ind._cmc__no_03-2023_-_cons._de_nova_esc._s._lagoa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/11/ind._cmc__no_06-2023_-_exte._da_linha_de_agua_s._ser._do_algodao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/12/ind._cmc__no_07-2023_-_reforma_e_ampliacao_de_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_no_25-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/4/ind._cmc__no_01-2023_-_transp._esco._s._lagoa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/3/ind._cmc__no_02-2023_-_exte__p._de_saude_do_s._lagoa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/8/ind._cmc__no_03-2023_-_cons._de_nova_esc._s._lagoa_do_mel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/11/ind._cmc__no_06-2023_-_exte._da_linha_de_agua_s._ser._do_algodao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/12/ind._cmc__no_07-2023_-_reforma_e_ampliacao_de_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.craibas.al.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_no_25-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>